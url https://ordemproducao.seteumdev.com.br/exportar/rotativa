--- v0 (2026-02-19)
+++ v1 (2026-04-21)
@@ -8,121 +8,256 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Rotativa" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="41">
+  <si>
+    <t>ROTATIVA/PLANA - 20/04/2026</t>
+  </si>
+  <si>
+    <t>MODELO</t>
+  </si>
   <si>
     <t>TAMANHO</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>QUANTIDADE</t>
   </si>
   <si>
-    <t>MODELO</t>
+    <t>VENDEDOR</t>
   </si>
   <si>
     <t>DATA</t>
+  </si>
+  <si>
+    <t>OPERADOR</t>
+  </si>
+  <si>
+    <t>MALETA</t>
+  </si>
+  <si>
+    <t>C3</t>
+  </si>
+  <si>
+    <t>CATA TECIDOS E EMBALAGENS</t>
+  </si>
+  <si>
+    <t>HERICA</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>PIZZA OITAVADA</t>
+  </si>
+  <si>
+    <t>N20</t>
+  </si>
+  <si>
+    <t>7 EXPRESS</t>
+  </si>
+  <si>
+    <t>THAIS</t>
+  </si>
+  <si>
+    <t>DA VILA</t>
+  </si>
+  <si>
+    <t>ANGELO</t>
+  </si>
+  <si>
+    <t>N25</t>
+  </si>
+  <si>
+    <t>BONARA PIZZARIA</t>
+  </si>
+  <si>
+    <t>FAMINTOS</t>
+  </si>
+  <si>
+    <t>PIZZARIA BAND</t>
+  </si>
+  <si>
+    <t>TOURÃO PIZZARIA</t>
+  </si>
+  <si>
+    <t>N30</t>
+  </si>
+  <si>
+    <t>A ITALIANA PIZZARIA</t>
+  </si>
+  <si>
+    <t>DRE PIZZARIA</t>
+  </si>
+  <si>
+    <t>MARGUERITA</t>
+  </si>
+  <si>
+    <t>MASTER PIZZA 2</t>
+  </si>
+  <si>
+    <t>PIZZARELLI PIZZARIA</t>
+  </si>
+  <si>
+    <t>PRIMOR PIZZA</t>
+  </si>
+  <si>
+    <t>SU PIZZA</t>
+  </si>
+  <si>
+    <t>N35</t>
+  </si>
+  <si>
+    <t>N40</t>
+  </si>
+  <si>
+    <t>PIZZA SMART</t>
+  </si>
+  <si>
+    <t>FOGO DA PIZZA</t>
+  </si>
+  <si>
+    <t>MAOQ PIZZA&amp;BAR</t>
+  </si>
+  <si>
+    <t>RETANGULAR</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>JUCILENE BONFIM DA SILVA SANTOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0D5749"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -424,80 +559,1022 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:G54"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="12" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15" style="2" customWidth="1"/>
+    <col min="1" max="1" width="25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30" customWidth="1"/>
+    <col min="4" max="4" width="15" style="1" customWidth="1"/>
+    <col min="5" max="5" width="25" customWidth="1"/>
+    <col min="6" max="6" width="15" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" ht="25" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
+      <c r="E2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="7">
+        <v>350</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="7">
+        <v>100</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="7">
+        <v>200</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="9">
+        <v>46135.125</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="7">
+        <v>100</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="7">
+        <v>100</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="7">
+        <v>100</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="7">
+        <v>50</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="7">
+        <v>50</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="7">
+        <v>100</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="7">
+        <v>200</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="7">
+        <v>200</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="7">
+        <v>150</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="9">
+        <v>46135.125</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7">
+        <v>500</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="7">
+        <v>50</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="7">
+        <v>100</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7">
+        <v>200</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="7">
+        <v>150</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="7">
+        <v>300</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="9">
+        <v>46135.125</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="7">
+        <v>300</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="7">
+        <v>50</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="7">
+        <v>150</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="7">
+        <v>250</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="7">
+        <v>500</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="7">
+        <v>250</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="7">
+        <v>200</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="7">
+        <v>400</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="7">
+        <v>300</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="7">
+        <v>250</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" s="9">
+        <v>46135.125</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="7">
+        <v>1000</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="7">
+        <v>200</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="7">
+        <v>100</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="7">
+        <v>150</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="7">
+        <v>350</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1000</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="9">
+        <v>46134.125</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="7">
+        <v>200</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" s="7">
+        <v>350</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="7">
+        <v>300</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="9">
+        <v>46133.125</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49" s="7">
+        <v>400</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" s="7">
+        <v>2</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="7">
+        <v>10</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F54" s="9">
+        <v>46132.125</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>12</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup orientation="landscape" scale="95"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rotativa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>